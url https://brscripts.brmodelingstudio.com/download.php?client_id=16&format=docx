--- v0 (2026-06-12)
+++ v1 (2026-08-14)
@@ -31,51 +31,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">SHELADIYA ALPESH LALJIBHAI · Surat · Insurance &amp; Investment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="aaaaaa"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 Jun 2026</w:t>
+        <w:t xml:space="preserve">14 Aug 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="b8732a"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="888888"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>